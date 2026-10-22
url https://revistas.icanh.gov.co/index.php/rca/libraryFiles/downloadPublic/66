--- v0 (2026-03-14)
+++ v1 (2026-10-22)
@@ -5,66 +5,50 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2BF74D76" w14:textId="77777777" w:rsidR="007F7887" w:rsidRPr="00DB74C3" w:rsidRDefault="007F7887" w:rsidP="007F7887">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="44887104" w14:textId="77777777" w:rsidR="00B6296A" w:rsidRPr="00802021" w:rsidRDefault="00B6296A" w:rsidP="00DB74C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49637724" w14:textId="416472F5" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="00DB74C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802021">
@@ -248,51 +232,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8838" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8838"/>
       </w:tblGrid>
       <w:tr w:rsidR="007F7887" w:rsidRPr="00DB74C3" w14:paraId="52F5680C" w14:textId="77777777" w:rsidTr="00802021">
         <w:trPr>
           <w:trHeight w:val="1910"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="159AFF8C" w14:textId="77777777" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="00B6296A">
             <w:pPr>
               <w:pStyle w:val="Ttulo3"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00802021">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>INFORMACIÓN DEL ARTÍCULO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="764A6783" w14:textId="29C965D1" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="00B6296A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -752,73 +735,85 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00802021">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005C7367" w:rsidRPr="00802021" w14:paraId="4B8D3E0A" w14:textId="77777777" w:rsidTr="00D15EEC">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0FC64B" w14:textId="77777777" w:rsidR="005C7367" w:rsidRPr="00802021" w:rsidRDefault="005C7367" w:rsidP="00B6296A">
+          <w:p w14:paraId="0E0FC64B" w14:textId="016993D1" w:rsidR="005C7367" w:rsidRPr="00802021" w:rsidRDefault="00E755E9" w:rsidP="00B6296A">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:yAlign="inline"/>
             </w:pPr>
-            <w:r w:rsidRPr="00802021">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7367" w:rsidRPr="00802021">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
               <w:t xml:space="preserve">Los </w:t>
             </w:r>
-            <w:r w:rsidRPr="00802021">
+            <w:r w:rsidR="005C7367" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">datos </w:t>
             </w:r>
-            <w:r w:rsidRPr="00802021">
+            <w:r w:rsidR="005C7367" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>(propios o provenientes de otras investigaciones) constituyen el centro del manuscrito y son suficientes para sustentar el argumento y las conclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="937259140"/>
             <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0E36EAA4" w14:textId="00A196F9" w:rsidR="005C7367" w:rsidRPr="00802021" w:rsidRDefault="000E0EC9" w:rsidP="005C7367">
@@ -875,100 +870,114 @@
                     <w:lang w:eastAsia="es-CO"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00802021">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007F7887" w:rsidRPr="00802021" w14:paraId="0E13FD6E" w14:textId="77777777" w:rsidTr="00D15EEC">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0491E9F7" w14:textId="1B507DC7" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="00B6296A">
+          <w:p w14:paraId="0491E9F7" w14:textId="3B94507E" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="00E755E9" w:rsidP="00B6296A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="606060"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802021">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">El manuscrito declara </w:t>
             </w:r>
             <w:r w:rsidR="005C7367" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00802021">
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">a metodología </w:t>
             </w:r>
             <w:r w:rsidR="005C7367" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>del estudio</w:t>
             </w:r>
             <w:r w:rsidR="004B5FD3" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> y se corresponde </w:t>
             </w:r>
-            <w:r w:rsidRPr="00802021">
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>con el argumento y las conclusiones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2059892354"/>
             <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6CC96485" w14:textId="50EE53AC" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="008D361D" w:rsidP="005C7367">
@@ -1021,93 +1030,107 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00802021">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005C7367" w:rsidRPr="00802021" w14:paraId="6E9141EF" w14:textId="77777777" w:rsidTr="00D15EEC">
         <w:trPr>
           <w:trHeight w:val="767"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEE1704" w14:textId="1F2B452E" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="00B6296A">
+          <w:p w14:paraId="2FEE1704" w14:textId="1E7D9F6A" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="00E755E9" w:rsidP="00B6296A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="606060"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802021">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>La estructura es</w:t>
             </w:r>
             <w:r w:rsidR="000E0EC9" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> clara, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00802021">
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">coherente </w:t>
             </w:r>
             <w:r w:rsidR="000E0EC9" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">y adecuada por </w:t>
             </w:r>
-            <w:r w:rsidRPr="00802021">
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>desarrollar argumentos secundarios que aportan al argumento general del manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1091499806"/>
             <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5BF5B4D1" w14:textId="55258257" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="008D361D" w:rsidP="005C7367">
@@ -1160,79 +1183,107 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00802021">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007F7887" w:rsidRPr="00802021" w14:paraId="496BA326" w14:textId="77777777" w:rsidTr="00D15EEC">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559B5633" w14:textId="77777777" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="00B6296A">
+          <w:p w14:paraId="559B5633" w14:textId="4AA266D4" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="00E755E9" w:rsidP="00B6296A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="606060"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802021">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Las fuentes bibliográficas corresponden de manera actualizada a los </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las fuentes bibliográficas </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>son suficientes y c</w:t>
+            </w:r>
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">orresponden de manera actualizada a los </w:t>
             </w:r>
             <w:r w:rsidR="00FB087A" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">distintos </w:t>
             </w:r>
-            <w:r w:rsidRPr="00802021">
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>campos de estudio en los que se inscribe el manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1585755290"/>
             <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4346BD6A" w14:textId="681AD157" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="008D361D" w:rsidP="005C7367">
@@ -1285,86 +1336,107 @@
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00802021">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007F7887" w:rsidRPr="00802021" w14:paraId="36C04F97" w14:textId="77777777" w:rsidTr="00D15EEC">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415EBC46" w14:textId="2D3584A4" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="00B6296A">
+          <w:p w14:paraId="415EBC46" w14:textId="49EC8F00" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="00E755E9" w:rsidP="00B6296A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="606060"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00802021">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>¿</w:t>
+            </w:r>
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">El manuscrito </w:t>
             </w:r>
             <w:r w:rsidR="005F5FC8" w:rsidRPr="00802021">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">requiere </w:t>
             </w:r>
-            <w:r w:rsidR="000E0EC9" w:rsidRPr="00802021">
-[...11 lines deleted...]
-              <w:t>material gráfico para sustentar la propuesta</w:t>
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">material gráfico </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o de otro tipo </w:t>
+            </w:r>
+            <w:r w:rsidR="007F7887" w:rsidRPr="00802021">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>para sustentar la propuesta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1959946467"/>
             <w15:appearance w15:val="hidden"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6A69B09B" w14:textId="40A7696C" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="008D361D" w:rsidP="005C7367">
@@ -1755,61 +1827,61 @@
     </w:p>
     <w:p w14:paraId="1503F0C0" w14:textId="732ECEDA" w:rsidR="007F7887" w:rsidRPr="00802021" w:rsidRDefault="007F7887" w:rsidP="001D7D1F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F7887" w:rsidRPr="00802021">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27CA86BE" w14:textId="77777777" w:rsidR="005408BD" w:rsidRDefault="005408BD" w:rsidP="00B6296A">
+    <w:p w14:paraId="26452692" w14:textId="77777777" w:rsidR="00214FB7" w:rsidRDefault="00214FB7" w:rsidP="00B6296A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A7B9FD" w14:textId="77777777" w:rsidR="005408BD" w:rsidRDefault="005408BD" w:rsidP="00B6296A">
+    <w:p w14:paraId="0D1DC6D3" w14:textId="77777777" w:rsidR="00214FB7" w:rsidRDefault="00214FB7" w:rsidP="00B6296A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1900,61 +1972,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="740148C1" w14:textId="77777777" w:rsidR="00DB74C3" w:rsidRDefault="00DB74C3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70062944" w14:textId="77777777" w:rsidR="005408BD" w:rsidRDefault="005408BD" w:rsidP="00B6296A">
+    <w:p w14:paraId="78667597" w14:textId="77777777" w:rsidR="00214FB7" w:rsidRDefault="00214FB7" w:rsidP="00B6296A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79B7EF8B" w14:textId="77777777" w:rsidR="005408BD" w:rsidRDefault="005408BD" w:rsidP="00B6296A">
+    <w:p w14:paraId="38A82BF9" w14:textId="77777777" w:rsidR="00214FB7" w:rsidRDefault="00214FB7" w:rsidP="00B6296A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D4DCAA4" w14:textId="4BC9E71F" w:rsidR="00125F01" w:rsidRDefault="00125F01" w:rsidP="00125F01">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -2054,128 +2126,74 @@
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="4472C4" w:themeColor="accent5"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0D7002FC" w14:textId="77777777" w:rsidR="00B6296A" w:rsidRDefault="00B6296A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
-    <mc:AlternateContent>
-[...76 lines deleted...]
-    </mc:AlternateContent>
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="Imagen 1616710226" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:16.5pt;height:14pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+      </v:shape>
+    </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB46F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="606C6960"/>
     <w:lvl w:ilvl="0" w:tplc="0090F854">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34EEE1D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2314,82 +2332,85 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004365B8"/>
     <w:rsid w:val="00024640"/>
     <w:rsid w:val="00033FBA"/>
     <w:rsid w:val="000E0EC9"/>
     <w:rsid w:val="00125F01"/>
     <w:rsid w:val="00176C7D"/>
     <w:rsid w:val="001D7D1F"/>
+    <w:rsid w:val="00214FB7"/>
     <w:rsid w:val="003A4703"/>
     <w:rsid w:val="003B2013"/>
     <w:rsid w:val="00434A33"/>
     <w:rsid w:val="004365B8"/>
     <w:rsid w:val="00456065"/>
     <w:rsid w:val="004B5FD3"/>
     <w:rsid w:val="004C621B"/>
     <w:rsid w:val="005408BD"/>
     <w:rsid w:val="005702B3"/>
+    <w:rsid w:val="0058298F"/>
     <w:rsid w:val="005A6DC6"/>
     <w:rsid w:val="005C7367"/>
     <w:rsid w:val="005E0957"/>
     <w:rsid w:val="005F5FC8"/>
     <w:rsid w:val="00684AFF"/>
     <w:rsid w:val="00701E2B"/>
     <w:rsid w:val="007F7887"/>
     <w:rsid w:val="00802021"/>
     <w:rsid w:val="00831710"/>
     <w:rsid w:val="008D361D"/>
     <w:rsid w:val="00922D00"/>
     <w:rsid w:val="00A254C4"/>
     <w:rsid w:val="00B305F0"/>
     <w:rsid w:val="00B3707B"/>
     <w:rsid w:val="00B437C3"/>
     <w:rsid w:val="00B6296A"/>
     <w:rsid w:val="00C82A4E"/>
     <w:rsid w:val="00CE545B"/>
     <w:rsid w:val="00CF3A5E"/>
     <w:rsid w:val="00D15EEC"/>
     <w:rsid w:val="00DB74C3"/>
     <w:rsid w:val="00DE6CCB"/>
     <w:rsid w:val="00E26A8B"/>
+    <w:rsid w:val="00E755E9"/>
     <w:rsid w:val="00F3518F"/>
     <w:rsid w:val="00FB087A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3196,51 +3217,51 @@
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rca.icanh@icanh.gov.co" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.icanh.gov.co/index.php/rca/issue/archive" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3464,70 +3485,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1790</Characters>
+  <Pages>3</Pages>
+  <Words>331</Words>
+  <Characters>1821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2111</CharactersWithSpaces>
+  <CharactersWithSpaces>2148</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vladimir Caraballo Acuña</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>